--- v0 (2026-01-24)
+++ v1 (2026-04-29)
@@ -1,44 +1,568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <sheets>
+    <sheet name="Pozycje" sheetId="1" r:id="rId4"/>
+    <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Oferta na:</t>
+  </si>
+  <si>
+    <t>pl</t>
+  </si>
+  <si>
+    <t>„Wykonanie Gminnego Programu Opieki nad zabytkami na lata 2024- 2027 oraz aktualizacji Gminnej Ewidencji Zabytków”</t>
+  </si>
+  <si>
+    <t>Komentarz do całej oferty:</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>Kryterium</t>
+  </si>
+  <si>
+    <t>Opis</t>
+  </si>
+  <si>
+    <t>Twoja propozycja/komentarz</t>
+  </si>
+  <si>
+    <t>Warunki płatności</t>
+  </si>
+  <si>
+    <t>Przelew 30 dni od dostarczenia prawidłowo wystawionej faktury. Proszę potwierdzić wpisując "Akceptuję"</t>
+  </si>
+  <si>
+    <t>Termin realizacji</t>
+  </si>
+  <si>
+    <t>Od dnia podpisania umowy do dnia 30.12.2023 r. Proszę potwierdzić wpisując "Akceptuję"</t>
+  </si>
+  <si>
+    <t>Dodatkowe koszty</t>
+  </si>
+  <si>
+    <t>Wszelkie dodatkowe koszty, w tym koszty transportu, po stronie wykonawcy. Proszę potwierdzić wpisując "Akceptuję"</t>
+  </si>
+  <si>
+    <t>Warunki zawarte w projekcie umowy</t>
+  </si>
+  <si>
+    <t>Wykonawca oświadcza, że akceptuje warunki zawarte w projekcie umowy. Proszę potwierdzić wpisując "Akceptuję"</t>
+  </si>
+  <si>
+    <t>Warunki stawiane Wykonawcom</t>
+  </si>
+  <si>
+    <t>Wykonawca spełni warunek, jeśli wykaże, że do wykonania przedmiotu zamówienia dysponuje lub będzie dysponował osobami posiadającymi kwalifikacje zawodowe oraz doświadczenie niezbędne do wykonania przedmiotu zamówienia: (Zamawiający wymaga załączenia pliku) - załącznik nr 4</t>
+  </si>
+  <si>
+    <t>Warunki udziału w postępowaniu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> oświadczenie o braku podstaw do wykluczenia i o spełnieniu warunków udziału w postępowaniu, uwzględniające przesłanki wykluczenia z art. 7 ust. 1 ustawy o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego – załącznik nr 3</t>
+  </si>
+  <si>
+    <t>NAZWA TOWARU / USŁUGI</t>
+  </si>
+  <si>
+    <t>OPIS</t>
+  </si>
+  <si>
+    <t>ILOŚĆ</t>
+  </si>
+  <si>
+    <t>JM</t>
+  </si>
+  <si>
+    <t>Cena/JM</t>
+  </si>
+  <si>
+    <t>VAT</t>
+  </si>
+  <si>
+    <t>WALUTA</t>
+  </si>
+  <si>
+    <t>Szczegółowy opis przedmiotu zamówienia został zawarty w Załączniku nr 2 - Opis przedmiotu zamówienia, stanowiącym załącznik do treści Zapytania ofertowego.</t>
+  </si>
+  <si>
+    <t>szt.</t>
+  </si>
+  <si>
+    <t>23%</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>Razem:</t>
+  </si>
+  <si>
+    <t>Załączniki do postępowania</t>
+  </si>
+  <si>
+    <t>Źródło</t>
+  </si>
+  <si>
+    <t>Nazwa załącznika</t>
+  </si>
+  <si>
+    <t>Warunki postępowania</t>
+  </si>
+  <si>
+    <t>rodo.pdf</t>
+  </si>
+  <si>
+    <t>Zał. nr 1 Projekt umowy.pdf</t>
+  </si>
+  <si>
+    <t>Załącznik nr 4 - Wykaz usług.doc</t>
+  </si>
+  <si>
+    <t>Załącznik nr 3 - Oświadczenie o braku podstaw do wykluczenia z postępowania.doc</t>
+  </si>
+  <si>
+    <t>Zał.nr 2 opis przedmiotu zamówienia.pdf</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span id="docs-internal-guid-039d93c1-7fff-c6ca-8953-6f12cee6c1da"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.38;margin-top:0pt;margin-bottom:0pt;"&gt;&lt;span style="font-size: 11pt; font-family: &amp;quot;Helvetica Neue&amp;quot;, sans-serif; color: rgb(0, 0, 0); background-color: transparent; font-weight: 700; font-variant-numeric: normal; font-variant-east-asian: normal; vertical-align: baseline; white-space: pre-wrap;"&gt;&lt;/span&gt;&lt;/p&gt;&lt;h3 class="mb-15" style="font-family: &amp;quot;Open Sans&amp;quot;, sans-serif; color: rgb(102, 102, 102); margin: 0px;"&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;Znak sprawy: BI.271.161.2023.MT&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;
+&lt;strong&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p style="mso-element:para-border-div;border:none;border-bottom:solid black 1.0pt;
+mso-border-bottom-alt:solid black .5pt;padding:0cm 0cm 1.0pt 0cm"&gt;
+&lt;/p&gt;&lt;p class="MsoNoSpacing" align="center" style="text-align:center;border:none;
+mso-border-bottom-alt:solid black .5pt;padding:0cm;mso-padding-alt:0cm 0cm 1.0pt 0cm"&gt;&lt;strong&gt;Z A P Y
+T A N I E&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; O F E R T O W E&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;strong&gt;1.
+ZAMAWIAJĄCY:&lt;/strong&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;Urząd Miejski w Barczewie, działający w imieniu i na rzecz Gminy Barczewo
+z&amp;nbsp;siedzibą przy Placu Ratuszowym 1, 11 – 010 Barczewo, REGON: 510743574,
+NIP: 739-38-44-890&lt;span lang="EN-US"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;&lt;span lang="EN-US"&gt;Telefon: (89) 514 83 46 wew. 26&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;&lt;span lang="EN-US"&gt;Adres e – mail: umb@barczewo.pl&lt;/span&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;Strona internetowa: &lt;span lang="CS"&gt;&lt;a href="https://platformazakupowa.pl/pn/barczewo"&gt;&lt;span style="color:#0066CC"&gt;https://platformazakupowa.pl/pn/barczewo&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify"&gt;Godziny urzędowania: Poniedziałek 8&lt;sup&gt;00&lt;/sup&gt; – 16&lt;sup&gt;00 &lt;/sup&gt;, Wtorek
+– Piątek 7&lt;sup&gt;00&lt;/sup&gt; – 15&lt;sup&gt;00&lt;/sup&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;o:p&gt;&amp;nbsp;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;strong&gt;Zamawiający
+zwraca się z prośbą o przedstawienie swojej oferty na poniżej opisany przedmiot
+zamówienia:&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="Text" align="center" style="text-align:center;text-indent:0cm;line-height:
+115%"&gt;&lt;a name="_Hlk139274918"&gt;&lt;strong&gt;&lt;span style="font-size:13.0pt;line-height:
+115%;mso-bidi-font-family:&amp;quot;Times New Roman&amp;quot;;mso-ansi-language:PL"&gt;„Wykonanie
+Gminnego Programu Opieki nad zabytkami na lata 2024- 2027 oraz aktualizacji
+Gminnej Ewidencji Zabytków”&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;&lt;span lang="EN-GB" style="font-size:13.0pt;line-height:115%"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;strong&gt;2. OPIS
+PRZEDMIOTU ZAMÓWIENIA:&lt;/strong&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Text" style="margin-left:21.3pt;text-indent:-21.3pt;line-height:115%"&gt;&lt;strong&gt;2.1 Przedmiot i zakres rzeczowy zamówienia:&amp;nbsp; &lt;/strong&gt;Wykonanie Gminnego Programu Opieki nad
+zabytkami na lata 2024- 2027 oraz aktualizacji Gminnej Ewidencji Zabytków&lt;span lang="EN-GB"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:21.3pt;text-align:justify;text-indent:
+-21.3pt;line-height:115%"&gt;2.2 &amp;nbsp;Szczegółowy opis przedmiotu
+zamówienia obejmuje:&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:1.0cm;text-align:justify;text-indent:-14.15pt;
+line-height:115%;mso-pagination:widow-orphan;mso-list:l8 level1 lfo6;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;1.&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;!--[endif]--&gt;W zakresie opracowania
+Gminnego Programu opieki nad zabytkami na lata 2024-2027&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l6 level1 lfo7;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;1)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Opracowanie i
+wykonanie Gminnego Programu Opieki nad zabytkami dla Gminy Barczewo zgodnie ze
+wskazaniami zawartymi w poradniku merytorycznym dla opracowania gminnego
+programu opieki nad zabytkami wydanym przez Krajowy Ośrodek Badań i
+Dokumentacji Zabytków ( obecnie Narodowy Instytut Dziedzictwa),&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l6 level1 lfo7;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;2)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Uzyskanie
+pozytywnej opinii Wojewódzkiego Konserwatora Zabytków,&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l6 level1 lfo7;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;3)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Wykonanie
+projektu uchwały w sprawie przyjęcia Gminnego Programu Opieki nad Zabytkami na
+lata 2024-2027 wraz z uzasadnieniem dla Rady Miejskiej w Barczewie,&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l6 level1 lfo7;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;4)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Prezentacja
+Gminnego Programu Opieki nad Zabytkami na lata 2024-2027 na posiedzeniu
+właściwej merytorycznie Komisji Rady Miejskiej w Barczewie oraz sesji Rady
+Miejskiej w Barczewie, na której podejmowana będzie uchwała w sprawie jego
+przyjęcia.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:1.0cm;text-align:justify;text-indent:-14.15pt;
+line-height:115%;mso-pagination:widow-orphan;mso-list:l8 level1 lfo6;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;2.&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;W zakresie
+aktualizacji Gminnej Ewidencji Zabytków:&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l7 level1 lfo8;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;1)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Weryfikacja
+istniejącej listy obiektów objętych Gminną Ewidencją Zabytków w zakresie
+zgodności z Rejestrem Zabytków Nieruchomych Wojewódzkiego Konserwatora Zabytków
+w Olsztynie oraz z listą zabytków wpisanych do Wojewódzkiej Ewidencji Zabytków
+zgodnie z obowiązującymi przepisami prawa,&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l7 level1 lfo8;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;2)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;W przypadku
+stwierdzenia, że dany obiekt powinien być objęty wpisem do Gminnej Ewidencji
+Zabytków należy przygotować stosowny wniosek do WKZ w Olsztynie w tej sprawie i
+uzyskać pozytywną opinię,&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l7 level1 lfo8;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;3)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Aktualizacja
+istniejących lub opracowanie nowych kart adresowych wg wzoru wprowadzonego
+przez Ministra Kultury i Dziedzictwa Narodowego,&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="Standard" style="margin-left:42.55pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-pagination:widow-orphan;mso-list:l7 level1 lfo8;
+text-autospace:ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;4)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;Sporządzenie
+tabelarycznego zestawienia obiektów w układzie adresowym i ewidencyjnym wg
+miejscowości.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align: justify; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;
+color:#2D2D2D;mso-fareast-language:PL"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 1cm; text-align: justify; text-indent: -14.15pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;3. Wykonawca w ramach niniejszego zamówienia poniesie wszelkie koszty
+niezbędne do wykonania i uzyskania niezbędnych opinii.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 1cm; text-align: justify; text-indent: -14.15pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;4. Wykonawca przekaże Zamawiającemu zaktualizowaną Gminna Ewidencje
+Zabytków w następującej&amp;nbsp; formie:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align: justify; text-indent: 1cm; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:
+&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:PL"&gt;1) 1 egzemplarz w
+wersji papierowej (format A4 w kolorze); &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align: justify; text-indent: 1cm; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:
+&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:PL"&gt;2) 1 egzemplarz w
+formie cyfrowej; &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;3) tabelaryczne zestawienie w formie papierowej oraz cyfrowej umożliwiającej
+edytowanie w układzie adresowym i ewidencyjnym wg miejscowości.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 1cm; text-align: justify; text-indent: -14.15pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;5. Wykonawca przekaże Zamawiającemu Gminny Program Opieki nad Zabytkami w
+następującej formie: &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;1) 2 egzemplarze w wersji papierowej (format A4 w kolorze), &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;2) 2 egzemplarze w wersji elektronicznej edytowalnej,&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;3) projekt uchwały w sprawie przyjęcia Gminnego Programu Opieki nad
+Zabytkami wraz z uzasadnieniem w formie papierowej i elektronicznej.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 1cm; text-align: justify; text-indent: -14.15pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;6. Wykonawca zapewni opracowanie dokumentacji z należytą starannością w
+sposób określony w przepisach. &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 1cm; text-align: justify; text-indent: -14.15pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;7. Obecnie w Gminnej Ewidencji Zabytków znajdują się&amp;nbsp; karty adresowe, które powinny zostać
+przeanalizowane, zweryfikowane i poprawione zgodnie z obowiązującymi przepisami
+prawnymi.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 1cm; text-align: justify; text-indent: -14.15pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;&amp;nbsp;8. Wykonanie Gminnego Programu
+Opieki nad Zabytkami na lata 2024-2027 oraz aktualizacji Gminnej Ewidencji
+Zabytków winno uwzględniać wymagania wynikające z:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;1) ustawy z dnia 23 lipca 2003 r. o ochronie zabytków i opieki nad
+zabytkami (tj. Dz. U. z 2022 r. poz.840&amp;nbsp;
+z późn. zm.);&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;2) rozporządzenia Ministra Kultury i dziedzictwa Narodowego z dnia 26 maja
+2011 r. w sprawie prowadzenia rejestru zabytków krajowej, wojewódzkiej i
+gminnej ewidencji zabytków oraz krajowego wykazu zabytków skradzionych lub
+wywiezionych za granicę niezgodnie z prawem (tj. Dz. U. z 2021, poz. 56);&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left: 42.55pt; text-align: justify; text-indent: -14.2pt; line-height: 115%; background-image: initial; background-position: initial; background-size: initial; background-repeat: initial; background-attachment: initial; background-origin: initial; background-clip: initial;"&gt;&lt;span lang="CS" style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;color:#2D2D2D;mso-fareast-language:
+PL"&gt;3) instrukcji opracowania karty adresowej zabytku nieruchomego (GEZ) i jej
+wzoru opublikowaną przez Narodowy Instytut Dziedzictwa w Warszawie,&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="Text" style="margin-left:42.55pt;text-indent:-14.2pt;line-height:115%"&gt;&lt;span style="mso-fareast-font-family:&amp;quot;Times New Roman&amp;quot;;mso-bidi-font-family:&amp;quot;Times New Roman&amp;quot;;
+color:#2D2D2D;mso-font-kerning:0pt;mso-ansi-language:PL;mso-fareast-language:
+PL"&gt;4) poradnika metodycznego pt. Gminny program opieki nad zabytkami"
+opracowanym przez Krajowy&amp;nbsp; Ośrodek Badan
+i Dokumentacji Zabytków (obecnie Narodowy Instytut Dziedzictwa).&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="Normalny1" style="text-align:justify;line-height:115%;mso-pagination:
+widow-orphan"&gt;&lt;o:p&gt;&amp;nbsp;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:36.0pt;text-indent:-36.0pt;line-height:
+115%;mso-list:l3 level1 lfo4;tab-stops:list 14.2pt"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;3.&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;strong&gt;TERMIN
+REALIZACJI ZAMÓWIENIA: od dnia podpisania umowy do dnia 30.12.2023r.&lt;/strong&gt;&lt;span lang="CS"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;span lang="CS"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="line-height:115%"&gt;&lt;strong&gt;&lt;span lang="CS"&gt;4. KRYTERIA OCENY OFERT I ICH ZNACZENIE: &lt;/span&gt;&lt;/strong&gt;&lt;span lang="CS"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l4 level1 lfo5;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;1)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;Kryterium oceny ofert – cena 100 % (kwotę netto, podatek VAT oraz kwotę
+brutto należy podać z dokładnością do 2 miejsc po przecinku).&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l4 level1 lfo5;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;2)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;W przypadku, gdy Zamawiający otrzyma dwie takie same oferty cenowe,
+zastrzega sobie prawo wezwania do złożenia oferty uzupełniającej. Cena w ofercie
+uzupełniającej nie może być wyższa niż w ofercie pierwotnej.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l4 level1 lfo5;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;3)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;Oferty będą oceniane w następujący sposób:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-right:-.05pt;text-align:justify;line-height:
+115%"&gt;&lt;strong&gt;&lt;span lang="CS"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-right:-.05pt;text-align:justify;line-height:
+115%"&gt;&lt;strong&gt;&lt;span lang="CS"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Pc = (Cn : Cb) x 100&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-right:-.05pt;text-align:justify;line-height:
+115%"&gt;&lt;span lang="CS"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; gdzie:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-right:-.05pt;text-align:justify;line-height:
+115%"&gt;&lt;span lang="CS"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Pc – liczba
+punktów;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-top:0cm;margin-right:-.05pt;margin-bottom:
+0cm;margin-left:42.55pt;margin-bottom:.0001pt;text-align:justify;text-indent:
+-42.55pt;line-height:115%"&gt;&lt;span lang="CS"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;
+Cn – najniższa zaoferowana cena brutto spośród wszystkich ofert niepodlegających
+odrzuceniu;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-right:-.05pt;text-align:justify;line-height:
+115%"&gt;&lt;span lang="CS"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;&amp;nbsp;Cb&lt;strong&gt; &lt;/strong&gt;–
+cena brutto badanej oferty;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-right:-.05pt;text-align:justify;text-indent:
+21.3pt;line-height:115%"&gt;&lt;span lang="CS"&gt;100 – waga kryterium cena (100%)&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;span lang="CS"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;&lt;strong&gt;5.
+WARUNKI UDZIAŁU W POSTĘPOWANIU&lt;/strong&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="text-align:justify;line-height:115%"&gt;O udzielenie zamówienia mogą się ubiegać
+Wykonawcy, którzy spełniają warunki:&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:14.2pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-list:l5 level1 lfo9;tab-stops:0cm;text-autospace:
+ideograph-other"&gt;&lt;!--[if !supportLists]--&gt;1)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;posiadają doświadczenie w realizacji przedmiotu zamówienia – poprzez
+doświadczenie rozumie się wykonanie lub udział w zespole projektowym przy
+opracowywaniu (minimum 2 opracowania programu opieki w ostatnich 5 latach oraz
+minimum 1 opracowanie gminnej ewidencji zabytków z pozytywną opinią WKZ)
+przedsięwzięcia o tematyce i w zakresie wskazanym w przedmiocie zamówienia;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:14.2pt;text-align:justify;text-indent:
+-14.2pt;line-height:115%;mso-list:l5 level1 lfo9;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;2)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;O udzielenie zamówienia mogą
+ubiegać się Wykonawcy, którzy spełniają warunki udziału w postepowaniu
+dotyczące:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l8 level2 lfo6;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;strong&gt;&lt;span lang="CS"&gt;a)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-weight: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;
+&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;!--[endif]--&gt;&lt;strong&gt;&lt;span lang="CS"&gt;Na podstawie art. 1 pkt 3 oraz art. 7 ust. 1 ustawy z dnia 13 kwietnia
+2022 r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu
+agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego (t.j. Dz.
+U. z 2023 r., poz. 129 z późn. zm.) wyklucza się: &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l8 level2 lfo6;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;b)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;Wykonawcę oraz uczestnika konkursu wymienionego w wykazach określonych
+w rozporządzeniu 765/2006 i rozporządzeniu 269/2014 albo wpisanego na listę na
+podstawie decyzji w sprawie wpisu na listę rozstrzygającej o zastosowaniu
+środka, o którym mowa w art. 1 pkt 3; &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l8 level2 lfo6;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;c)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;Wykonawcę oraz uczestnika
+konkursu, którego beneficjentem rzeczywistym w rozumieniu ustawy z dnia 1 marca
+2018 r. o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (Dz.
+U. z 2022 r. poz. 593 i 655) jest osoba wymieniona w wykazach określonych w
+rozporządzeniu 765/2006 i rozporządzeniu 269/2014 albo wpisana na listę lub
+będąca takim beneficjentem rzeczywistym od dnia 24 lutego 2022 r., o ile
+została wpisana na listę na podstawie decyzji w sprawie wpisu na listę
+rozstrzygającej o zastosowaniu środka, o którym mowa w art. 1 pkt 3; &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l8 level2 lfo6;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;d)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;Wykonawcę oraz uczestnika konkursu, którego jednostką dominującą w
+rozumieniu art. 3 ust. 1 pkt 37 ustawy z dnia 29 września 1994 r. o
+rachunkowości (Dz. U. z 2021 r. poz. 217, 2105 i 2106) jest podmiot wymieniony
+w wykazach określonych w rozporządzeniu 765/2006 i rozporządzeniu 269/2014 albo
+wpisany na listę lub będący taką jednostką dominującą od dnia 24 lutego 2022
+r., o ile został wpisany na listę na podstawie decyzji w sprawie wpisu na listę
+rozstrzygającej o zastosowaniu środka, o którym mowa w art. 1 pkt 3; &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:1.0cm;text-align:justify;text-indent:
+-14.15pt;line-height:115%;mso-list:l8 level2 lfo6;mso-hyphenate:auto"&gt;&lt;!--[if !supportLists]--&gt;&lt;span lang="CS"&gt;e)&lt;span style="font-variant-numeric: normal; font-variant-east-asian: normal; font-variant-alternates: normal; font-kerning: auto; font-optical-sizing: auto; font-feature-settings: normal; font-variation-settings: normal; font-stretch: normal; font-size: 7pt; line-height: normal; font-family: &amp;quot;Times New Roman&amp;quot;;"&gt;&amp;nbsp;&amp;nbsp;
+&lt;/span&gt;&lt;/span&gt;&lt;!--[endif]--&gt;&lt;span lang="CS"&gt;do Wykonawcy podlegającemu
+wykluczeniu na podstawie rodz. VI pkt 3 ppkt 1-3 stosuje się art. 7 ust. 3
+ustawy z dnia 13 kwietnia 2022 r. o szczególnych rozwiązaniach w zakresie
+przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie
+bezpieczeństwa narodowego; 5) okres Wykluczenia rozpoczyna się zgodnie z art.
+22 ust. 1 ustawy z dnia 13 kwietnia 2022 r. o szczególnych rozwiązaniach w
+zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie
+bezpieczeństwa nar</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="3">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="6">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCC00"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="EFEFEF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF000"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="7">
+    <border/>
+    <border>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+    </border>
+    <border>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="19">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="true"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="2" fillId="5" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -294,50 +818,439 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/8b9a3e7ec8723b1bf54568215dc7c9b4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/689dd563e813e0d05e20597bfd2aff45.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/0322429c8ecdfa569d9535f23796795f.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/4e256e5c2774b40644a6472ffc9a5481.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/4e93434e040fb52e8c2a7605fe817977.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="E29" sqref="E29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="40" customWidth="true" style="0"/>
+    <col min="10" max="10" width="40" customWidth="true" style="0"/>
+    <col min="26" max="26" width="9.10" hidden="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z1" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA1" s="7" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" s="6">
+        <v>807192</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="H2" s="2"/>
+      <c r="I2" s="11"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="6">
+        <v>1</v>
+      </c>
+      <c r="B6" s="6">
+        <v>2630310</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="11"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="6">
+        <v>2</v>
+      </c>
+      <c r="B7" s="6">
+        <v>2630311</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="11"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="6">
+        <v>3</v>
+      </c>
+      <c r="B8" s="6">
+        <v>2630312</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="11"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="6">
+        <v>4</v>
+      </c>
+      <c r="B9" s="6">
+        <v>2630313</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="6">
+        <v>5</v>
+      </c>
+      <c r="B10" s="6">
+        <v>2630314</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="11"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="6">
+        <v>6</v>
+      </c>
+      <c r="B11" s="6">
+        <v>2630315</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="11"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="6">
+        <v>1</v>
+      </c>
+      <c r="B15" s="6">
+        <v>1491765</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="14"/>
+      <c r="H15" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="F16" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16">
+        <f>E15*G15</f>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="15"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="15"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="1">
+        <v>1</v>
+      </c>
+      <c r="B20" s="1">
+        <v>807192</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="16"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="1">
+        <v>2</v>
+      </c>
+      <c r="B21" s="1">
+        <v>807192</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="16"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="1">
+        <v>3</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2630314</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="16"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="1">
+        <v>4</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2630315</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="16"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="1">
+        <v>5</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1491765</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D24" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="16"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="15"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="15"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="true" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="A29:E29"/>
+  </mergeCells>
+  <dataValidations count="3">
+    <dataValidation type="decimal" errorStyle="stop" operator="between" allowBlank="1" showDropDown="1" showInputMessage="1" showErrorMessage="1" errorTitle="Error" error="Nieprawidłowa wartość" sqref="G15">
+      <formula1>0.01</formula1>
+      <formula2>100000000</formula2>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Error" error="Nieprawidłowa wartość" sqref="H15">
+      <formula1>"23%,8%,7%,5%,0%,nie podlega,zw.,"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Error" error="Nieprawidłowa wartość" sqref="I15">
+      <formula1>"PLN,EUR,"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="D20" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_5"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>