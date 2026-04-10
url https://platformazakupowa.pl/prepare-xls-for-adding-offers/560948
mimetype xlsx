--- v0 (2026-01-11)
+++ v1 (2026-04-10)
@@ -115,54 +115,54 @@
   <si>
     <t>23%</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Razem:</t>
   </si>
   <si>
     <t>Załączniki do postępowania</t>
   </si>
   <si>
     <t>Źródło</t>
   </si>
   <si>
     <t>Nazwa załącznika</t>
   </si>
   <si>
     <t>Warunki postępowania</t>
   </si>
   <si>
     <t>Kodeks Etyczny Dostawców_maj 2019.pdf</t>
   </si>
   <si>
+    <t>Oswiadczenie dot poufności.docx</t>
+  </si>
+  <si>
     <t>wymagania BHP wobec podmiotów zewnętrznych.docx</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oswiadczenie dot poufności.docx</t>
   </si>
   <si>
     <t>&lt;p&gt;W imieniu Górażdże Cement S.A.&amp;nbsp; &amp;nbsp;zapraszamy Państwa do złożenia oferty na niżej podane pozycje zakupowe.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Zakres prac dla poszczególnych punktów zapytania ofertowego obejmuje:&lt;/p&gt;&lt;p&gt;Szczegółowy spis urządzeń do prefabrykacji:&lt;br&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;strong&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif;
 color:#474747;background:#FBFBFB"&gt;„Wykonanie i dostawa rozdzielnic
 elektrycznych dla instalacji dozowania surowców alternatywnych w Kopalni
 Górażdże”&lt;/span&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;o:p&gt;&amp;nbsp;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color:black"&gt;Przedmiotem zapotrzebowania jest
 prefabrykacja i dostawa:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol style="margin-top:0cm" start="1" type="1"&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2XZ1&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2X11&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2X12&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Lokalna aparatura
      elektryczna dla rozdzielnicy A2XZ1&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2XZ2&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2X21&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2X22&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa elektryczna A2X23&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Lokalna aparatura
      elektryczna dla rozdzielnicy A2XZ2&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
  &lt;li class="MsoListParagraph" style="color:black;margin-left:0cm;mso-list:l0 level1 lfo1"&gt;Szafa światłowodowa
      A2RS1_OPT1&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
 &lt;/ol&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color:black"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="color: black;"&gt;W/w rozdzielnice elektryczne
 należy wykonać na podstawie projektu wykonawczego biura projektowego Biprohut.&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Termin dostawy szaf elektrycznych maj 2022r.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p class="MsoNormal"&gt;Zamawiający zastrzega sobie prawo z rezygnacji lub zwiększenia
 zakresu robót zarówno w czasie ofertowania jak również w czasie realizacji w/w
 inwestycji.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Dokumentację techniczną należy przekazywać oferentom tylko i wyłącznie za podpisaniem klauzuli poufności.&lt;br&gt;&lt;/p&gt;&lt;p&gt;Oferent jest zobowiązany podać ceny na poszczególne pozycje.&lt;/p&gt;&lt;p&gt;W przypadku pytań technicznych proszę o kontakt z Panem Andrzejem Skrobarczykiem pod nr tel 77 777 84 32 .&amp;nbsp;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&amp;nbsp;Załączniki:&amp;nbsp;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Kodeks etyczny dostawców&amp;nbsp;&lt;/li&gt;&lt;li&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Wymagania BHP obowiązujące w Górażdże Cement S.A. dla Dostawców i Odbiorców&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Klauzula o zachowaniu poufności&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;font color="#333333"&gt;Wszelka korespondencja wraz z załącznikami powinna odbywać się poprzez platformę OPEN NEXUS.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size:9.0pt;font-family:&amp;quot;Calibri&amp;quot;,sans-serif;
@@ -659,51 +659,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/fdd046a81bc3ef926ece7e2d39f3c4f4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/acf02cd9b8414188b5deca1295a64382.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/c20eb39b7c56560d0a0aa394efdde11b.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/fdd046a81bc3ef926ece7e2d39f3c4f4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/c20eb39b7c56560d0a0aa394efdde11b.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/acf02cd9b8414188b5deca1295a64382.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>