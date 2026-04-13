--- v0 (2026-01-21)
+++ v1 (2026-04-13)
@@ -115,60 +115,60 @@
   <si>
     <t>usługa</t>
   </si>
   <si>
     <t>23%</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Razem:</t>
   </si>
   <si>
     <t>Załączniki do postępowania</t>
   </si>
   <si>
     <t>Źródło</t>
   </si>
   <si>
     <t>Nazwa załącznika</t>
   </si>
   <si>
     <t>Warunki postępowania</t>
   </si>
   <si>
+    <t>ochrona_srodowiska-wytyczne GC.pdf</t>
+  </si>
+  <si>
+    <t>BHP-wymagania GC dla wykonawców.pdf</t>
+  </si>
+  <si>
+    <t>Kodeks Etyczny _Listopad 2020.asd.pdf</t>
+  </si>
+  <si>
     <t>OWZ_GC.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>Kodeks Etyczny _Listopad 2020.asd.pdf</t>
   </si>
   <si>
     <t>SWZ.pdf</t>
   </si>
   <si>
     <t>Zalacznik - Podwykonawcy.xlsx</t>
   </si>
   <si>
     <t>Zalacznik - Pozycje kosztorysowe dla robot dodatkowych.xlsx</t>
   </si>
   <si>
     <t>Załącznik - Oświadczenie dot. poufności.docx</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span id="docs-internal-guid-67db549f-7fff-b92e-f8c4-70aa96f2abcf"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.3800000000000001;margin-top:0pt;margin-bottom:10pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:700;font-style:normal;font-variant:normal;text-decoration:underline;-webkit-text-decoration-skip:none;text-decoration-skip-ink:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;OPIS WYMAGAŃ&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:700;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Górażdże Cement S.A. &lt;/span&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;działając w imieniu własnym na podstawie art. 71 k.c. zaprasza&amp;nbsp; Państwa do &lt;/span&gt;&lt;span style="font-size:11pt;font-family:'Helvetica Neue',sans-serif;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;wzięcia udziału w postępowaniu &lt;/span&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;na wykonanie usługi w zakresie:&amp;nbsp;&lt;/span&gt;&lt;strong&gt;Rozbiórki komina stalowego o wysokości ok. 12 metrów wraz z robotami towarzyszącymi na budynku socjalno- biurowym w kopalni "Strzelce Opolskie", 47 - 100 Strzelce opolskie, ul. Osiecka./&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Zakres prac:&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Przedmiotem postępowania przetargowego jest wykonanie robót polegających na rozbiórce komina stalowego wraz z robotami towarzyszącymi , specyfikacją warunków zamówienia, dokumentacja projektową oraz warunkami postępowania przetargowego.&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Zamawiający udostępni dokumentację projektową. O&lt;/span&gt;&lt;span style="color: rgb(0, 0, 0); font-family: Arial; font-size: 14.6667px; white-space: pre-wrap;"&gt;soby &lt;/span&gt;&lt;span style="background-color: transparent; color: rgb(0, 0, 0); font-family: Arial; font-size: 11pt; white-space: pre-wrap;"&gt;zainteresowane otrzymaniem dokumentacji projektowej zobowiązane są do wypełnienia i przesłanie na adres : grzegorz.scholz@gorazdze.pl, oswiadczenia dot. poufności - załącznik do postępowania przetargowego.&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="background-color: transparent; color: rgb(0, 0, 0); font-family: Arial; font-size: 11pt; white-space: pre-wrap;"&gt;Termin realizacji: III kwartał 2021r&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="background-color: transparent; color: rgb(0, 0, 0); font-family: Arial; font-size: 11pt; white-space: pre-wrap;"&gt;Prosimy jednocześnie o wypełnienie i dołączenie do oferty załączników: " Podwykonawcy" oraz "Pozycje kosztorysowe" - załączniki do postępowania przetargowego.&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="background-color: transparent; color: rgb(0, 0, 0); font-family: Arial; font-size: 11pt; white-space: pre-wrap;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="background-color: transparent; color: rgb(0, 0, 0); font-family: Arial; font-size: 11pt; white-space: pre-wrap;"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:700;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Dodatkowych informacji udzielą Państwu&lt;/span&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;:&lt;/span&gt;&lt;/p&gt;&lt;ul style="margin-top:0;margin-bottom:0;"&gt;&lt;li dir="ltr" style="list-style-type:disc;font-size:10pt;font-family:'Noto Sans Symbols',sans-serif;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;"&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:14pt;margin-bottom:0pt;" role="presentation"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Grzegorz Scholz, tel. 77 777 8426, tel. kom.605 361 072, e-mail: grzegorz.scholz@gorazdze.pl   – w sprawach merytorycznych&lt;/span&gt;&lt;/p&gt;&lt;/li&gt;&lt;li dir="ltr" style="list-style-type:disc;font-size:10pt;font-family:'Noto Sans Symbols',sans-serif;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;"&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:14pt;" role="presentation"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Krystian Raczek, tel. 77 777 8716, tel.kom. 693 839 585, e-mail: krystian.raczek@gorazdze.pl – w sprawach handlowych&lt;/span&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:7.5pt;"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:700;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Załączniki – wymagania wewnętrzne Górażdże Cement:&lt;/span&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr" style="line-height:1.38;margin-top:0pt;margin-bottom:0pt;"&gt;&lt;span id="docs-internal-guid-6e6e3c10-7fff-5691-6632-29b5522b8943"&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol style="margin-top:0;margin-bottom:0;"&gt;&lt;li dir="ltr" style="list-style-type:decimal;font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;"&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:14pt;margin-bottom:0pt;" role="presentation"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Wytyczne z zakresu ochrony środowiska dla firm zewnętrznych realizujących usługi remontowe, inwestycyjne i dostawy w Górażdże Cement S.A.&lt;/span&gt;&lt;/p&gt;&lt;/li&gt;&lt;li dir="ltr" style="list-style-type:decimal;font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;"&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:0pt;" role="presentation"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Wymagania BHP wobec podmiotów zewnętrznych obowiązujące w Górażdże Cement S.A&lt;/span&gt;&lt;/p&gt;&lt;/li&gt;&lt;li dir="ltr" style="list-style-type:decimal;font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;"&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:0pt;" role="presentation"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Kodeks Etyczny Dostawców&lt;/span&gt;&lt;/p&gt;&lt;/li&gt;&lt;li dir="ltr" style="list-style-type:decimal;font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;"&gt;&lt;p dir="ltr" style="line-height:1.2;margin-top:0pt;margin-bottom:14pt;" role="presentation"&gt;&lt;span style="font-size:11pt;font-family:Arial;color:#000000;background-color:transparent;font-weight:400;font-style:normal;font-variant:normal;text-decoration:none;vertical-align:baseline;white-space:pre;white-space:pre-wrap;"&gt;Ogólne warunki zakupów&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/537087943bae8e7f0f74d4081baf78cb.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/e676cd846652022bb5fdfbadc13da010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/7c7a5416f9edf0b07dd5a77ffa877770.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/a0d311c542ad79ef0ce679da3dce43b5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/2ba47799b1ec28f728a924cadaaf1726.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/640666e069e1acf653c6c67eec1a22cc.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/e3761e76972d0a9470d0da9dd39ae6c4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/0866d17ff03245b79b5a3162a6faea2e.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/e676cd846652022bb5fdfbadc13da010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/7c7a5416f9edf0b07dd5a77ffa877770.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/a0d311c542ad79ef0ce679da3dce43b5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/537087943bae8e7f0f74d4081baf78cb.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/2ba47799b1ec28f728a924cadaaf1726.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/640666e069e1acf653c6c67eec1a22cc.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/e3761e76972d0a9470d0da9dd39ae6c4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/0866d17ff03245b79b5a3162a6faea2e.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>