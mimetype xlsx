--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -877,51 +877,51 @@
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="18"/>
       <c r="F21" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="true" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:E21"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="decimal" errorStyle="stop" operator="between" allowBlank="1" showDropDown="1" showInputMessage="1" showErrorMessage="1" errorTitle="Error" error="Nieprawidłowa wartość" sqref="G9:G11">
       <formula1>0.01</formula1>
       <formula2>100000000</formula2>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Error" error="Nieprawidłowa wartość" sqref="H9:H11">
       <formula1>"23%,8%,7%,5%,0%,nie podlega,zw.,"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Error" error="Nieprawidłowa wartość" sqref="I9:I11">
-      <formula1>"PLN,EUR,"</formula1>
+      <formula1>"PLN,"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D16" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>