--- v0 (2025-12-20)
+++ v1 (2026-04-11)
@@ -130,72 +130,72 @@
   <si>
     <t>23%</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Razem:</t>
   </si>
   <si>
     <t>Załączniki do postępowania</t>
   </si>
   <si>
     <t>Źródło</t>
   </si>
   <si>
     <t>Nazwa załącznika</t>
   </si>
   <si>
     <t>Warunki postępowania</t>
   </si>
   <si>
     <t>Załącznik nr 1 do Formularza oferty - Oświadczenie.doc</t>
   </si>
   <si>
+    <t>swz.pdf</t>
+  </si>
+  <si>
     <t>Załącznik nr 1 do SWZ - Formularz oferty.docx</t>
   </si>
   <si>
     <t>Załącznik nr 2 do Formularza oferty - Informacja na temat wiedzy i doświadczenia.docx</t>
   </si>
   <si>
     <t>Załącznik nr 2 do SWZ - Wzór umowy.pdf</t>
   </si>
   <si>
     <t>Załącznik nr 2 do Umowy - Protokół zdawczo-odbiorczy uzgodnionej dokumentacji projektowej.docx</t>
   </si>
   <si>
     <t>Załącznik nr 3 do Formularza oferty - Wykaz osób.docx</t>
   </si>
   <si>
     <t>Załącznik nr 3 do SWZ - Oświadczenie o braku wpisu na listę.docx</t>
   </si>
   <si>
-    <t>swz.pdf</t>
-[...2 lines deleted...]
-    <t>&lt;p&gt;KPEC Sp. z o.o.&lt;span&gt; zaprasza Państwa do złożenia oferty  w postepowaniu prowadzonym w trybie przetargu nieograniczonego dla zadania:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opracowanie wielobranżowej dokumentacji projektowej dotyczącej modernizacji przepompowni wody na sieci magistralnej ciepłowniczej DN600 przy ul. Nowotoruńskiej 30 w Bydgoszczy&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Szczegółowy opis przedmiotu oraz pozostałe dokumenty  znajdują się w Załącznikach do postępowania.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Kryterium wyboru oferty jest cena.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ofertę można złożyć poprzez platformę lub w wersji pisemnej do dnia &lt;strong&gt;30.12.2025&lt;/strong&gt;&lt;strong&gt; r. do godz. 13:00.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Adres dostarczenia oferty w wersji pisemnej: ul. Ks. J. Schulza 5, 85-315 Bydgoszcz z dopiskiem: &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opracowanie wielobranżowej dokumentacji projektowej dotyczącej modernizacji przepompowni wody na sieci magistralnej ciepłowniczej DN600 przy ul. Nowotoruńskiej 30 w Bydgoszczy&lt;/strong&gt;&lt;span&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Oferty złożone lub dostarczone do siedziby Zamawiającego po terminie składania ofert nie będą rozpatrywane.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prosimy o złożenie oferty z wykorzystaniem Załącznika nr 1 do SWZ - Formularza oferty.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Zastrzegamy, że postępowanie nie musi zakończyć się wyborem wykonawcy.&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;W przypadku pytań:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- merytorycznych, proszę o kontakt za pośrednictwem przycisku w prawym, dolnym rogu formularza &lt;/span&gt;&lt;strong&gt;"Wyślij wiadomość"&lt;/strong&gt;&lt;span&gt; lub wysyłając wiadomość na adres: zamowienia.publiczne@kpec.bydgoszcz.pl&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- związanych z obsługą platformy, proszę o kontakt z Centrum Wsparcia Klienta platformy zakupowej Open Nexus pod nr &lt;/span&gt;&lt;strong&gt;22 101 02 02&lt;/strong&gt;&lt;span&gt;, czynnym od poniedziałku do piątku w godzinach &lt;strong&gt;8&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;:00 do 17:00.  &lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Oficjalnym potwierdzeniem chęci realizacji zamówienia przez Zamawiającego jest przekazanie informacji o wyborze oferty Wykonawcy. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Wiadomości z platformy zakupowej mają charakter informacyjny.&lt;/em&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;KPEC Sp. z o.o.&lt;span&gt; zaprasza Państwa do złożenia oferty  w postepowaniu prowadzonym w trybie przetargu nieograniczonego dla zadania:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opracowanie wielobranżowej dokumentacji projektowej dotyczącej modernizacji przepompowni wody na sieci magistralnej ciepłowniczej DN600 przy ul. Nowotoruńskiej 30 w Bydgoszczy&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Szczegółowy opis przedmiotu oraz pozostałe dokumenty  znajdują się w Załącznikach do postępowania.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Kryterium wyboru oferty jest cena.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ofertę można złożyć poprzez platformę lub w wersji pisemnej do dnia &lt;strong&gt;09.01.2026&lt;/strong&gt;&lt;strong&gt; r. do godz. 13:00.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Adres dostarczenia oferty w wersji pisemnej: ul. Ks. J. Schulza 5, 85-315 Bydgoszcz z dopiskiem: &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opracowanie wielobranżowej dokumentacji projektowej dotyczącej modernizacji przepompowni wody na sieci magistralnej ciepłowniczej DN600 przy ul. Nowotoruńskiej 30 w Bydgoszczy&lt;/strong&gt;&lt;span&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Oferty złożone lub dostarczone do siedziby Zamawiającego po terminie składania ofert nie będą rozpatrywane.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prosimy o złożenie oferty z wykorzystaniem Załącznika nr 1 do SWZ - Formularza oferty.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Zastrzegamy, że postępowanie nie musi zakończyć się wyborem wykonawcy.&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;W przypadku pytań:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- merytorycznych, proszę o kontakt za pośrednictwem przycisku w prawym, dolnym rogu formularza &lt;/span&gt;&lt;strong&gt;"Wyślij wiadomość"&lt;/strong&gt;&lt;span&gt; lub wysyłając wiadomość na adres: zamowienia.publiczne@kpec.bydgoszcz.pl&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- związanych z obsługą platformy, proszę o kontakt z Centrum Wsparcia Klienta platformy zakupowej Open Nexus pod nr &lt;/span&gt;&lt;strong&gt;22 101 02 02&lt;/strong&gt;&lt;span&gt;, czynnym od poniedziałku do piątku w godzinach &lt;strong&gt;8&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;:00 do 17:00.  &lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Oficjalnym potwierdzeniem chęci realizacji zamówienia przez Zamawiającego jest przekazanie informacji o wyborze oferty Wykonawcy. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Wiadomości z platformy zakupowej mają charakter informacyjny.&lt;/em&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFF"/>
       <name val="Calibri"/>
@@ -644,51 +644,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/81293cbca7105279ddda2948d84d60a4.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/9ad12d86ae7332b7df1059a85a88404d.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/4dbb6f8574dffaa3972d78d9e2ccd111.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/cd4e509895f657f1d5741d347eaf18dc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/8480890177005515ef4f2e25ff5f5394.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/ef5ef97b1dca3e76221616ab95520484.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/96a114cf75008ffd398ebca859ebf82b.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/3c0b3a43288ea318f27901d4a85d7ae7.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/81293cbca7105279ddda2948d84d60a4.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/3c0b3a43288ea318f27901d4a85d7ae7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/9ad12d86ae7332b7df1059a85a88404d.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/4dbb6f8574dffaa3972d78d9e2ccd111.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/cd4e509895f657f1d5741d347eaf18dc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/8480890177005515ef4f2e25ff5f5394.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/ef5ef97b1dca3e76221616ab95520484.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/96a114cf75008ffd398ebca859ebf82b.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E32" sqref="E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>