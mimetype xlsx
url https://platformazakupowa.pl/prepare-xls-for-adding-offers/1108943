--- v0 (2026-02-23)
+++ v1 (2026-04-28)
@@ -1,796 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
-</file>
-[...283 lines deleted...]
-</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-</file>
-[...170 lines deleted...]
-</worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
-
-[...42 lines deleted...]
-</file>