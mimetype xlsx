--- v0 (2026-01-30)
+++ v1 (2026-04-17)
@@ -103,57 +103,57 @@
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Razem:</t>
   </si>
   <si>
     <t>Załączniki do postępowania</t>
   </si>
   <si>
     <t>Źródło</t>
   </si>
   <si>
     <t>Nazwa załącznika</t>
   </si>
   <si>
     <t>Warunki postępowania</t>
   </si>
   <si>
     <t>KLAUZULA INFORMACYJNA dot. OCHRONY DANYCH OSOBOWYCH.doc</t>
   </si>
   <si>
     <t>REGULAMIN OBOWIĄZUJĄCY WYKONAWCÓW UCZESTNICZĄCYCH W POSTĘPOWANIACH O WARTOŚCI PONIŻEJ KWOTY 130 000 ZŁOTYCH PROWADZONYCH PRZEZ  KWP W BYDGOSZCZY.docx</t>
   </si>
   <si>
+    <t>oświadczenie wykonawcy.docx</t>
+  </si>
+  <si>
     <t>Opis przedmiotu zamówienia.pdf</t>
   </si>
   <si>
     <t>Umowa wzór.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>oświadczenie wykonawcy.docx</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span id="docs-internal-guid-039d93c1-7fff-c6ca-8953-6f12cee6c1da"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;Szanowni Państwo,&amp;nbsp;&lt;br&gt;&lt;/p&gt;&lt;p style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;w imieniu Komendy Wojewódzkiej Policji w Bydgoszczy zapraszamy Państwa do złożenia ofert.&lt;br&gt;&lt;/p&gt;&lt;p style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;W załącznikach znajduje się:&lt;/p&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;/div&gt;&lt;blockquote style="padding: 0px 15px; margin-top: 10px; margin-bottom: 15px; font-size: 14px; border-left: 1px dotted rgb(153, 153, 153); color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;ol&gt;&lt;li&gt;Dokumentacja związana z przedmiotem zamówienia,&lt;/li&gt;&lt;li&gt;&lt;span style="word-break: break-word; overflow-wrap: break-word;"&gt;Regulamin obowiązujący wykonawców uczestniczących w postępowaniach o wartości poniżej kwoty 130&amp;nbsp;000 złotych prowadzonych przez&lt;span style="word-break: break-word; overflow-wrap: break-word;"&gt;&amp;nbsp; KWP&lt;/span&gt;&amp;nbsp;w Bydgoszczy,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="word-break: break-word; overflow-wrap: break-word;"&gt;&lt;span lang="pl" style="word-break: break-word; overflow-wrap: break-word;"&gt;&lt;/span&gt;&lt;/span&gt;Klauzula informacyjna dot. ochrony danych osobowych.&lt;/li&gt;&lt;/ol&gt;&lt;/blockquote&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;/div&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;span style="word-break: break-word; overflow-wrap: break-word;"&gt;&lt;/span&gt;&lt;/div&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;a href="https://docs.google.com/document/d/1DvIX8c8ij69qA78GJoTQMc1Djk_avZrhcpin5Gu-2rk/edit" rel="noreferrer" target="_blank" heap-ignore="true" style="color: rgb(44, 92, 197); word-break: break-word; overflow-wrap: break-word;"&gt;Pod linkiem&lt;/a&gt;&amp;nbsp;do pobrania Instrukcja składania oferty dla Wykonawcy.&lt;span style="font-weight: 700;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/div&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;/div&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;span style="font-weight: 700;"&gt;Złożenie oferty jest równoznaczne z zapoznaniem się z powyższymi dokumentami oraz akceptacją ich treśc&lt;/span&gt;i.&lt;br&gt;&lt;/div&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;br&gt;&lt;/div&gt;&lt;p&gt;&lt;span style="font-weight: 700; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;W przypadku pytań&lt;/span&gt;&lt;span style="color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;:&lt;/span&gt;&lt;br style="color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;&lt;/p&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;- merytorycznych, proszę o kontakt za pośrednictwem przycisku w prawym, dolnym rogu formularza "&lt;span style="font-weight: 700;"&gt;Wyślij wiadomość&lt;/span&gt;" lub pod nr tel………..........&amp;nbsp;&lt;br&gt;&lt;/div&gt;&lt;div style="word-break: break-word; overflow-wrap: break-word; color: rgb(24, 50, 71); font-family: -apple-system, BlinkMacSystemFont, &amp;quot;Segoe UI&amp;quot;, Roboto, &amp;quot;Helvetica Neue&amp;quot;, Arial, sans-serif;"&gt;- związanych z obsługą platformy, proszę o kontakt z Centrum Wsparcia Klienta platformy zakupowej Open Nexus pod nr&amp;nbsp;&lt;span style="font-weight: 700;"&gt;22 101 02 02&lt;/span&gt;&amp;nbsp;bądź na e-mail:&amp;nbsp;&lt;span style="font-weight: 700;"&gt;&lt;a href="mailto:cwk@platformazakupowa.pl" target="_blank" rel="noreferrer" heap-ignore="true" style="color: rgb(44, 92, 197); word-break: break-word; overflow-wrap: break-word;"&gt;cwk@platformazakupowa.pl&lt;/a&gt;&lt;/span&gt;, czynnym od poniedziałku do piątku w godzinach 8:00 do 17:00.&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -605,51 +605,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/6f26b5d91d2754817e6a830bba8ea31b.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/be08a3af8230822c37db86779a08994c.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/a120ba8fd87805589bceeba6ed6ac16f.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/0ed360f50279097b1c8582a8d63330cc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/90ce485aca48c65871972517f9dd920a.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/6f26b5d91d2754817e6a830bba8ea31b.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/be08a3af8230822c37db86779a08994c.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/90ce485aca48c65871972517f9dd920a.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/a120ba8fd87805589bceeba6ed6ac16f.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/0ed360f50279097b1c8582a8d63330cc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>