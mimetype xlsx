--- v0 (2026-03-03)
+++ v1 (2026-04-28)
@@ -1,1006 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...322 lines deleted...]
-
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
-</file>
-[...287 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/567f34590dbf5e076c82c4abf41784cb.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platformazakupowa.pl/file/get_new/73b40b4390f1af7abf0b0e2a6ae728c8.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
-
-[...363 lines deleted...]
-</file>